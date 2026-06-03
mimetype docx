--- v0 (2026-04-17)
+++ v1 (2026-06-03)
@@ -1,5292 +1,5049 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="004562B2" w:rsidRDefault="004562B2" w:rsidP="004B5BB0">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CF3DEB">
+        <w:t>The title of your manuscript</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65677">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CF3DEB">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Font </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001014D2" w:rsidRPr="00CF3DEB">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Arial, Font size 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CF3DEB">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
-[...75 lines deleted...]
-    <w:p w:rsidR="008A4254" w:rsidRPr="00DD7FB6" w:rsidRDefault="003265E5" w:rsidP="004B5BB0">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Bold, Centered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="0054592E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00032B08">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>First Name Surname¹, First Name Surname², First Name Surname³</w:t>
       </w:r>
-      <w:r w:rsidRPr="00032B08">
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008A4254" w:rsidRPr="00DD7FB6">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="008A4254" w:rsidRPr="008B4B3B" w:rsidRDefault="003265E5" w:rsidP="004B5BB0">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(First Name and Surname of the authors, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Font </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0054592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Italicised, C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>entered)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00681233">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>¹Affiliation, Department, Institution, City, Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>²Affiliation, Department, Institution, City, Country</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4B3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>³Affiliation, Department, Institution, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4B01" w:rsidRPr="008B4B3B" w:rsidRDefault="000F4B01" w:rsidP="004B5BB0">
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008B4B3B">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*Corresponding Author: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="0013373F" w:rsidRPr="008B4B3B">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00DB266F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0013373F" w:rsidRPr="008B4B3B">
-[...8 lines deleted...]
-    <w:p w:rsidR="001F7D3E" w:rsidRPr="008B4B3B" w:rsidRDefault="008A4254" w:rsidP="004B5BB0">
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="001F7D3E" w:rsidRPr="008B4B3B" w:rsidRDefault="001F7D3E" w:rsidP="004B5BB0">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Font </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10, Italicised, C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>entered</w:t>
+      </w:r>
+      <w:r w:rsidR="00681233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, line spa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="002A7855" w:rsidRPr="00D35AFE" w:rsidRDefault="00F92D94" w:rsidP="004B5BB0">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001F7D3E" w:rsidRPr="008B4B3B">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Received: xx-xx-xxxx, Revised: xx-xx-xxxx, Published: xx-xx-xxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC057D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="002A7855" w:rsidRPr="008B4B3B" w:rsidRDefault="00A72615" w:rsidP="004B5BB0">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00CA6DF6" w:rsidP="00CA6DF6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="001F7D3E" w:rsidRPr="008B4B3B" w:rsidRDefault="007449DC" w:rsidP="004B5BB0">
+      <w:r w:rsidR="00DB266F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Do not change the above line</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB266F" w:rsidRPr="008B4B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007909EB" w:rsidRDefault="007909EB" w:rsidP="00CA6DF6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="008B4B3B" w:rsidRDefault="008262DE" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007449DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008262DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:pict>
-          <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-[...1 lines deleted...]
-            <o:lock v:ext="edit" shapetype="t"/>
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s2056" type="#_x0000_t32" style="position:absolute;margin-left:-1.85pt;margin-top:10.85pt;width:527.75pt;height:0;z-index:251659264" o:connectortype="straight"/>
+          <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:476.35pt;height:174.35pt;z-index:251660288;mso-position-horizontal:center;mso-width-relative:margin;mso-height-relative:margin">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00F65677" w:rsidRPr="002D1FA7" w:rsidRDefault="00F65677" w:rsidP="00F65677">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Abstract</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rStyle w:val="Emphasis"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>150-250 words, Font</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Emphasis"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002D1FA7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1.15)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00F65677" w:rsidRPr="00F65677" w:rsidRDefault="00F65677" w:rsidP="00F65677">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Tribals</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> are known as the torch bearers of </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ethnobotany</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. The present study was carried out in a </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Gaddi</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> tribe inhabited village viz. </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Dhamunda</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Tehsil</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Bhaderwah</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. Gaddis have devised a unique low cost and eco-friendly indigenous method of extraction of cedar wood oil by heating small pieces of finely split wood of </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Cedrus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>deodara</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> in an earthen pitcher. Gaddis of </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Bhaderwah</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> traditionally use cedar wood oil as a crude medicine for treatment of different human and cattle diseases. Several studies have shown that </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Cedrus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>deodara</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> oil exhibit high antimicrobial activity and medicinal properties ………</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00F65677" w:rsidRDefault="00F65677" w:rsidP="00F65677">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Key words</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> - </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Arthritis, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Cedrus</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>deodara</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ethnobotanical</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>, traditional knowledge.</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                </w:p>
+                <w:p w:rsidR="002D1FA7" w:rsidRPr="00F65677" w:rsidRDefault="002D1FA7" w:rsidP="002D1FA7">
+                  <w:pPr>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="007A7882">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>3 – 6 keywords,</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Emphasis"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008B4B3B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>avoid words from the title</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>,</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rStyle w:val="Emphasis"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:i w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Font</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Emphasis"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F65677">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Arial, Font size 10, heading bold</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007A7882">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="002D1FA7" w:rsidRDefault="002D1FA7" w:rsidP="00F65677">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="002D1FA7" w:rsidRPr="00F65677" w:rsidRDefault="002D1FA7" w:rsidP="00F65677">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="008D519A">
-[...22 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w:rsidR="00F65677" w:rsidRDefault="00F65677" w:rsidP="00DB266F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="008B4B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F65677" w:rsidRDefault="00F65677" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F65677" w:rsidRDefault="00F65677" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F65677" w:rsidRDefault="00F65677" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F65677" w:rsidRDefault="00F65677" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007909EB" w:rsidRDefault="007909EB" w:rsidP="007A7882">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D64CAD" w:rsidRPr="008B4B3B">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="007A7882">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7882" w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D7F" w:rsidRPr="008B4B3B">
+      <w:r w:rsidR="007A7882" w:rsidRPr="004558FB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7882" w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>150-</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E36C6A" w:rsidRPr="008B4B3B">
-[...53 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+      <w:r w:rsidR="007A7882" w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arial, Font size 10, heading bold, line spacing 1.15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Human reliance on nature to fulfill their varied needs can be traced back to prehistoric times (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Choudhary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2008). Indigenous societies worldwide possess extensive knowledge of using plants traditionally to meet various needs such as food, medicine, tools, artifacts, construction materials etc. (Kumar &amp; Sharma, 2018). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gaddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tribe primarily engages in shepherding and maintains a close relationship with forests and forest resources (Singh, 2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ethnobotanical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studies serve as a foundation for future scientific research, offering valuable insights and clues that have contributed to the discovery of numerous plant-derived drugs (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anyinam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1995; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pandey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tripathi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2017) ……….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004558FB" w:rsidRPr="007A7882" w:rsidRDefault="00DB266F" w:rsidP="004558FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Materials and Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="007A7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="002D1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oleoresinous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heartwood of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cedrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deodara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is finely split into thin pieces. The small pieces of finely split cedar wood are placed in an earthen pitcher with a small hole at its bottom. The main opening of the pitcher is covered with a lid. A small metal container is kept in a pit in the soil and the pitcher is then placed over it. The outer surface of the pitcher is coated with a thick layer of mud and the pitcher is surrounded by fuel wood,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>which is set on fire. The heat thus generated results in extraction of cedar wood oil from the cedar wood in earthen pitcher ……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00FD273B" w:rsidRDefault="00DB266F" w:rsidP="00FD273B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD273B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD273B" w:rsidRPr="007A7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B4B3B">
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD273B" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD273B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD273B" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD273B" w:rsidRPr="002D1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, all figures and tables should be included in the document and should be in line with the text</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, text in table font size 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gaddis have developed an eco-friendly, cost effective and indigenous method of extraction of cedar wood oil from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oleoresinous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heartwood of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cedrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deodara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gaddis of the study area use cedar wood oil for treatment of human diseases as well as cattle diseases ……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004558FB" w:rsidRPr="007A7882" w:rsidRDefault="00DB266F" w:rsidP="004558FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussion </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="007A7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="002D1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gaddis of Jammu and Kashmir live in and around the forests and are highly knowledgeable about traditional use of local plants. They live in complete harmony with the nature without disturbing ecological balance. Several previous studies carried out in Jammu and Kashmir have revealed the medicinal importance of cedar wood oil……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004558FB" w:rsidRPr="004558FB" w:rsidRDefault="004558FB" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004558FB" w:rsidRPr="007A7882" w:rsidRDefault="00DB266F" w:rsidP="004558FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="007A7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="002D1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The indigenous method of cedar wood oil extraction practiced by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gaddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tribes is a sustainable and culturally rooted approach to resource utilization. They developed this traditional knowledge through experience and observance for several generations, which allows efficient extraction of valuable oil from wood of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cedrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deodara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without disturbing the ecological balance ……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007909EB" w:rsidRPr="004558FB" w:rsidRDefault="007909EB" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004558FB" w:rsidRPr="007A7882" w:rsidRDefault="00DB266F" w:rsidP="004558FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarations </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="007A7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="002D1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...70 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...134 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethics approval and consent to participate: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...118 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consent for publication: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...664 lines deleted...]
-      <w:r w:rsidRPr="00E074EA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00DD2678" w:rsidRPr="00E074EA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competing interests: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...73 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E074EA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: ………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="004558FB">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E074EA">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003C3303" w:rsidRPr="00E074EA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors’ contributions: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="007909EB">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E074EA">
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009E2538" w:rsidRPr="00E074EA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003C3303" w:rsidRPr="00E074EA">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgments: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004558FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...20 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007909EB" w:rsidRPr="004558FB" w:rsidRDefault="007909EB" w:rsidP="007909EB">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E074EA">
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004558FB" w:rsidRPr="004558FB" w:rsidRDefault="00DB266F" w:rsidP="004558FB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...137 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References: </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="007A7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Font</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="00F65677">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arial, Font size 10, heading bold, line spacing </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="002D1FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.15</w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004558FB" w:rsidRPr="004558FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3pt paragraph space after each citation). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00C50FA6" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...114 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B5BB0">
+      <w:r w:rsidRPr="00C50FA6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Journal article citation</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B5BB0">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (APA style). Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Singh, B. P., Sharma, S., Sharma, V., Manhas, R. K., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sivanesan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. (2025). Plants Traditionally Used for Making Utility Products by Forest Dwelling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Gaddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Sippi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tribes in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bhaderwah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F16C87" w:rsidRPr="00453835">
-[...51 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Singh, B. P., Sharma, S., Sharma, V., Manhas, R. K., &amp; Sivanesan, I. (2025). Plants Traditionally Used for Making Utility Products by Forest Dwelling Gaddi and Sippi Tribes in Bhaderwah Tehsil of the Union Territory of Jammu and Kashmir, India. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+        <w:t>Tehsil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Union Territory of Jammu and Kashmir, India. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Diversity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57AD6">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57AD6">
+      <w:r w:rsidRPr="00C50FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57AD6">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(6), 409</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>(6), 409.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>doi (if available).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D7305" w:rsidRPr="00E57AD6" w:rsidRDefault="006406E3" w:rsidP="00A167EA">
+        <w:t xml:space="preserve"> (if available).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00C50FA6" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:afterLines="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50FA6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57AD6">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Author (s) name. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Year).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D7305" w:rsidRPr="00E57AD6">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Title of the book, Edition.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="005235FD" w:rsidRPr="00E57AD6" w:rsidRDefault="005235FD" w:rsidP="00A167EA">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Publisher, Place.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00C50FA6" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:afterLines="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example: Smith, J.A., Brown, K.L. (2020). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ethnobiology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57AD6">
-[...16 lines deleted...]
-    <w:p w:rsidR="00E57AD6" w:rsidRPr="00E57AD6" w:rsidRDefault="006406E3" w:rsidP="00A167EA">
+      <w:r w:rsidRPr="00C50FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed., Academic Press, London (UK).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:afterLines="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Book chapters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:afterLines="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Author (s) name </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1ADF" w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Year). Title </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1ADF" w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chapter. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA1ADF" w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Edited by Editor name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s) (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Title of book</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. xx–xx).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Publisher.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if available).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. A. (2020). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cognitive development in adulthood.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In R. Brown &amp; T. Wilson (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Handbook of developmental psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 123–145).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academic Press, London (UK).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thesis or Dissertation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Author name, (Year).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Title of thesis or dissertation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Institution, Location.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Khan, M. A. (2019).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Numerical modeling of turbulent flows</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ph.D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thesis, University of Manchester, Manchester, UK.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...57 lines deleted...]
-      <w:r w:rsidR="00361B78" w:rsidRPr="00E57AD6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Internet sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Author name (Month Day, Year). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Title of webpage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00361B78" w:rsidRPr="008B4B3B" w:rsidRDefault="00361B78" w:rsidP="004B5BB0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Website Name.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL (Accessed date: Day, Month, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...41 lines deleted...]
-    <w:p w:rsidR="008A5337" w:rsidRPr="00E57AD6" w:rsidRDefault="00337EC2" w:rsidP="004B5BB0">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smith, J. (April 15, 2023). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Climate change and coastal cities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A5337" w:rsidRPr="00E57AD6">
-[...137 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>National Geographic.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F10B9" w:rsidRPr="00E57AD6">
-[...141 lines deleted...]
-        <w:r w:rsidR="001E2C7F" w:rsidRPr="00E57AD6">
+      <w:hyperlink r:id="rId7" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00AA1ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.nationalgeographic.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F10B9" w:rsidRPr="00E57AD6">
-[...16 lines deleted...]
-    <w:p w:rsidR="001E2C7F" w:rsidRPr="00E57AD6" w:rsidRDefault="001E2C7F" w:rsidP="004B5BB0">
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accessd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 01-01-2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If there’s no author:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E2C7F" w:rsidRPr="00E57AD6" w:rsidRDefault="001E2C7F" w:rsidP="004B5BB0">
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Title of webpage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E57AD6">
-[...32 lines deleted...]
-    <w:p w:rsidR="001E2C7F" w:rsidRPr="00E57AD6" w:rsidRDefault="001E2C7F" w:rsidP="004B5BB0">
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Month Day, Year).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Website Name.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>URL.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accessd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 01-01-2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E57AD6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If there’s no date:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F10B9" w:rsidRPr="00E57AD6" w:rsidRDefault="009F10B9" w:rsidP="004B5BB0">
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-      <w:r w:rsidR="001E2C7F" w:rsidRPr="00E57AD6">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Author name, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n.d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="001E2C7F" w:rsidRPr="00E57AD6" w:rsidRDefault="001E2C7F" w:rsidP="004B5BB0">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of webpage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Website Name.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accessd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 01-01-2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="001E2C7F" w:rsidRPr="008B4B3B" w:rsidRDefault="001E2C7F" w:rsidP="00A167EA">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:afterLines="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001E2C7F" w:rsidRPr="008B4B3B" w:rsidRDefault="001E2C7F" w:rsidP="00A167EA">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:afterLines="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="006406E3" w:rsidRPr="008B4B3B" w:rsidRDefault="006406E3" w:rsidP="00A167EA">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:afterLines="60" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:afterLines="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006406E3" w:rsidRPr="008B4B3B" w:rsidRDefault="006406E3" w:rsidP="004B5BB0">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="004874CD" w:rsidRPr="008B4B3B" w:rsidRDefault="004874CD" w:rsidP="004B5BB0">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4B3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00AA1ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004874CD" w:rsidRPr="008B4B3B" w:rsidRDefault="004874CD" w:rsidP="004B5BB0">
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003B2B9C" w:rsidRPr="008B4B3B" w:rsidRDefault="003B2B9C" w:rsidP="008D519A">
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-      <w:cols w:space="708"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004515A0" w:rsidRPr="00AA1ADF" w:rsidRDefault="004515A0" w:rsidP="00DB266F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004515A0" w:rsidRPr="00AA1ADF" w:rsidSect="007E2B87">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="432" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E4809" w:rsidRDefault="002E4809" w:rsidP="00657443">
+    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E4809" w:rsidRDefault="002E4809" w:rsidP="00657443">
+    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:font w:name="Times New Roman">
-[...34 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Lucida Calligraphy">
+    <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-    <w:notTrueType/>
+    <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...4 lines deleted...]
-    <w:notTrueType/>
+  <w:font w:name="Bahnschrift Condensed">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="004562B2" w:rsidRDefault="004562B2">
+  <w:p w:rsidR="00355CB6" w:rsidRDefault="00355CB6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:tbl>
-[...29 lines deleted...]
-            <w:spacing w:before="40" w:after="40"/>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:id w:val="222600746"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00445D53" w:rsidRPr="00355CB6" w:rsidRDefault="008262DE" w:rsidP="00355CB6">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:hyperlink r:id="rId1" w:history="1">
+          <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:u w:val="none"/>
             </w:rPr>
-          </w:pPr>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">e-ISSN: XXX-XXX                                           </w:t>
+            <w:t>www.ethnoenvironjournal.com</w:t>
           </w:r>
-          <w:r w:rsidR="00BA36BB" w:rsidRPr="00B714E0">
-[...97 lines deleted...]
-  <w:p w:rsidR="000728D6" w:rsidRPr="00A167EA" w:rsidRDefault="000728D6" w:rsidP="000728D6">
+        </w:hyperlink>
+        <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">              </w:t>
+        </w:r>
+        <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                   </w:t>
+        </w:r>
+        <w:r w:rsidR="00600D1F" w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">             </w:t>
+        </w:r>
+        <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                                                              </w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00445D53" w:rsidRPr="004515A0" w:rsidRDefault="00445D53" w:rsidP="003C3B43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="004562B2" w:rsidRDefault="004562B2">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="222600747"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00AC2F6A" w:rsidRDefault="008262DE" w:rsidP="002C5230">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
+          <w:r w:rsidR="00355CB6">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:fldSimple>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00445D53" w:rsidRDefault="00445D53">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E4809" w:rsidRDefault="002E4809" w:rsidP="00657443">
+    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E4809" w:rsidRDefault="002E4809" w:rsidP="00657443">
+    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="004562B2" w:rsidRDefault="004562B2">
+  <w:p w:rsidR="00355CB6" w:rsidRDefault="00355CB6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="001A43E2" w:rsidRPr="00352231" w:rsidRDefault="004562B2" w:rsidP="00352231">
+  <w:p w:rsidR="00C12CBE" w:rsidRDefault="00C12CBE" w:rsidP="00C12CBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00C12CBE" w:rsidRDefault="00C12CBE" w:rsidP="00C12CBE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="0070C0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00445D53" w:rsidRDefault="00355CB6" w:rsidP="00355CB6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>____</w:t>
+      <w:t xml:space="preserve">Author </w:t>
     </w:r>
-    <w:r w:rsidR="00E423F9" w:rsidRPr="00E423F9">
+    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:lang w:eastAsia="en-US"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...33 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve"> et</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> al., | J. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Ethnobiol</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>. Environ. Res., 2026; 1(1): 1-12</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E423F9" w:rsidRPr="00F15ABC" w:rsidRDefault="00E423F9" w:rsidP="00E423F9">
+  <w:p w:rsidR="007E2B87" w:rsidRDefault="007E2B87" w:rsidP="007E2B87">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:u w:val="single"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...10 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00CF3DEB" w:rsidRPr="00D50CFC" w:rsidRDefault="00CF3DEB" w:rsidP="00352231">
+  <w:p w:rsidR="007E2B87" w:rsidRDefault="007E2B87" w:rsidP="00C12CBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:u w:val="single"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="007E2B87" w:rsidRPr="00DF4220" w:rsidRDefault="007E2B87" w:rsidP="00C12CBE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="004562B2" w:rsidRDefault="004562B2">
+  <w:p w:rsidR="00B551A5" w:rsidRPr="00B551A5" w:rsidRDefault="00600D1F" w:rsidP="00B551A5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00B551A5" w:rsidRPr="00B551A5">
+      <w:rPr>
+        <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1956"/>
+      <w:gridCol w:w="7620"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B551A5" w:rsidRPr="001E6266" w:rsidTr="00F21C8F">
+      <w:trPr>
+        <w:trHeight w:val="1695"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1836" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="00B551A5" w:rsidRDefault="00B551A5" w:rsidP="00B551A5">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:color w:val="0005CC"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B551A5">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="0005CC"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1084193" cy="1031953"/>
+                <wp:effectExtent l="19050" t="0" r="1657" b="0"/>
+                <wp:docPr id="4" name="Picture 2" descr="Logo Journal.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Logo Journal.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1099793" cy="1046801"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7740" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="001E6266" w:rsidRPr="00947FF6" w:rsidRDefault="00F21C8F" w:rsidP="001E6266">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="3037"/>
+            </w:tabs>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:contextualSpacing/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001E6266">
+            <w:rPr>
+              <w:rFonts w:ascii="Bahnschrift Condensed" w:hAnsi="Bahnschrift Condensed"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="001E6266" w:rsidRPr="00947FF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>JEER</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00B551A5" w:rsidRPr="00355CB6" w:rsidRDefault="001E6266" w:rsidP="00947FF6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="3037"/>
+            </w:tabs>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00355CB6">
+            <w:rPr>
+              <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>Journal of</w:t>
+          </w:r>
+          <w:r w:rsidR="00947FF6" w:rsidRPr="00355CB6">
+            <w:rPr>
+              <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                    </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00FA098A" w:rsidRPr="00355CB6" w:rsidRDefault="00355CB6" w:rsidP="00FA098A">
+          <w:pPr>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:contextualSpacing/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Bahnschrift Condensed" w:hAnsi="Bahnschrift Condensed"/>
+              <w:b/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+          <w:r w:rsidR="00B551A5" w:rsidRPr="00355CB6">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>Ethnobiology and Environmental Research</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00FA098A" w:rsidRDefault="00F21C8F" w:rsidP="00FA098A">
+          <w:pPr>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:contextualSpacing/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009977AE">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00B551A5" w:rsidRPr="00FA098A" w:rsidRDefault="00F21C8F" w:rsidP="00FA098A">
+          <w:pPr>
+            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:contextualSpacing/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:bCs/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009977AE">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   (www.ethnoenvironjournal.com)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00F21C8F" w:rsidRPr="00F21C8F" w:rsidRDefault="00600D1F" w:rsidP="00600D1F">
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidR="002D0369">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidR="00947FF6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                     </w:t>
+    </w:r>
+    <w:r w:rsidR="00F21C8F">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        <w:color w:val="0005CC"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                        </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1052 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="96"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14338"/>
+    <o:shapedefaults v:ext="edit" spidmax="30722"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00657443"/>
-[...283 lines deleted...]
-    <w:rsid w:val="00FD7F82"/>
+    <w:rsidRoot w:val="00473AF0"/>
+    <w:rsid w:val="0004134C"/>
+    <w:rsid w:val="00046676"/>
+    <w:rsid w:val="000907FD"/>
+    <w:rsid w:val="000A3182"/>
+    <w:rsid w:val="000F30D1"/>
+    <w:rsid w:val="00130583"/>
+    <w:rsid w:val="001C38B5"/>
+    <w:rsid w:val="001E2AA9"/>
+    <w:rsid w:val="001E6266"/>
+    <w:rsid w:val="002740E5"/>
+    <w:rsid w:val="002C5230"/>
+    <w:rsid w:val="002D0369"/>
+    <w:rsid w:val="002D1FA7"/>
+    <w:rsid w:val="002D464D"/>
+    <w:rsid w:val="002E0150"/>
+    <w:rsid w:val="00337E46"/>
+    <w:rsid w:val="00346196"/>
+    <w:rsid w:val="00355CB6"/>
+    <w:rsid w:val="00366777"/>
+    <w:rsid w:val="003745CB"/>
+    <w:rsid w:val="003C3B43"/>
+    <w:rsid w:val="00445D53"/>
+    <w:rsid w:val="004515A0"/>
+    <w:rsid w:val="004558FB"/>
+    <w:rsid w:val="00473AF0"/>
+    <w:rsid w:val="00497346"/>
+    <w:rsid w:val="004A4F3D"/>
+    <w:rsid w:val="004C4810"/>
+    <w:rsid w:val="004C4D94"/>
+    <w:rsid w:val="004C780C"/>
+    <w:rsid w:val="0054592E"/>
+    <w:rsid w:val="0055659A"/>
+    <w:rsid w:val="00581305"/>
+    <w:rsid w:val="005866C3"/>
+    <w:rsid w:val="005B231C"/>
+    <w:rsid w:val="00600D1F"/>
+    <w:rsid w:val="00631653"/>
+    <w:rsid w:val="0064166F"/>
+    <w:rsid w:val="006460D1"/>
+    <w:rsid w:val="00661404"/>
+    <w:rsid w:val="00681233"/>
+    <w:rsid w:val="006C56B8"/>
+    <w:rsid w:val="006C66C9"/>
+    <w:rsid w:val="00785CA9"/>
+    <w:rsid w:val="007909EB"/>
+    <w:rsid w:val="007A7882"/>
+    <w:rsid w:val="007E2B87"/>
+    <w:rsid w:val="008262DE"/>
+    <w:rsid w:val="00836FCA"/>
+    <w:rsid w:val="008571FB"/>
+    <w:rsid w:val="008A3366"/>
+    <w:rsid w:val="00947FF6"/>
+    <w:rsid w:val="00975E67"/>
+    <w:rsid w:val="00991270"/>
+    <w:rsid w:val="009977AE"/>
+    <w:rsid w:val="009A647A"/>
+    <w:rsid w:val="00A17E02"/>
+    <w:rsid w:val="00A3013D"/>
+    <w:rsid w:val="00A3702E"/>
+    <w:rsid w:val="00A37BDB"/>
+    <w:rsid w:val="00A76FC9"/>
+    <w:rsid w:val="00AA1ADF"/>
+    <w:rsid w:val="00AB5540"/>
+    <w:rsid w:val="00AC057D"/>
+    <w:rsid w:val="00AC2F6A"/>
+    <w:rsid w:val="00B551A5"/>
+    <w:rsid w:val="00B62D14"/>
+    <w:rsid w:val="00BE3F21"/>
+    <w:rsid w:val="00BF5A82"/>
+    <w:rsid w:val="00C02CFB"/>
+    <w:rsid w:val="00C12CBE"/>
+    <w:rsid w:val="00C50FA6"/>
+    <w:rsid w:val="00C65168"/>
+    <w:rsid w:val="00CA6DF6"/>
+    <w:rsid w:val="00CA74D5"/>
+    <w:rsid w:val="00CB3780"/>
+    <w:rsid w:val="00D112B7"/>
+    <w:rsid w:val="00D2778E"/>
+    <w:rsid w:val="00DB266F"/>
+    <w:rsid w:val="00DF4220"/>
+    <w:rsid w:val="00E2006F"/>
+    <w:rsid w:val="00E31C26"/>
+    <w:rsid w:val="00E7451A"/>
+    <w:rsid w:val="00E76A65"/>
+    <w:rsid w:val="00EB0194"/>
+    <w:rsid w:val="00EC345E"/>
+    <w:rsid w:val="00F030C5"/>
+    <w:rsid w:val="00F21C8F"/>
+    <w:rsid w:val="00F22C20"/>
+    <w:rsid w:val="00F55E50"/>
+    <w:rsid w:val="00F65677"/>
+    <w:rsid w:val="00FA098A"/>
+    <w:rsid w:val="00FA241E"/>
+    <w:rsid w:val="00FD273B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14338"/>
+    <o:shapedefaults v:ext="edit" spidmax="30722"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
-[...2 lines deleted...]
-      </o:rules>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-IN" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -5362,604 +5119,356 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003B2B9C"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00473AF0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00657443"/>
+    <w:rsid w:val="00473AF0"/>
     <w:pPr>
-      <w:tabs>
-[...39 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473AF0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E56F57"/>
+    <w:rsid w:val="00473AF0"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004874CD"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473AF0"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004874CD"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00473AF0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...34 lines deleted...]
-    <w:name w:val="IEEE Paragraph Char"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IEEEParagraph"/>
-[...23 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473AF0"/>
     <w:rPr>
       <w:i/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-AU"/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004874CD"/>
+    <w:rsid w:val="00473AF0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004874CD"/>
+    <w:rsid w:val="00473AF0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00473AF0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2E0F"/>
+    <w:rsid w:val="002E0150"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E0150"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E0150"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D64CAD"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E0150"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...4 lines deleted...]
-    <w:rsid w:val="003265E5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:rsid w:val="00DB266F"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00DB266F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IEEEParagraph">
+    <w:name w:val="IEEE Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IEEEParagraphChar"/>
+    <w:rsid w:val="00DB266F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="216"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IEEEParagraphChar">
+    <w:name w:val="IEEE Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003265E5"/>
+    <w:link w:val="IEEEParagraph"/>
+    <w:rsid w:val="00DB266F"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:divs>
-[...175 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgeographic.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgeographic.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethnoenvironjournal.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6202,86 +5711,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>948</Words>
-  <Characters>5407</Characters>
+  <Words>802</Words>
+  <Characters>4573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6343</CharactersWithSpaces>
+  <CharactersWithSpaces>5365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rakesh Solanki</dc:creator>
+  <dc:creator>DELL</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>