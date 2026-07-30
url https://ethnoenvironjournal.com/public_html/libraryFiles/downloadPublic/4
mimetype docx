--- v1 (2026-06-03)
+++ v2 (2026-07-30)
@@ -1,43 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -93,178 +91,168 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Arial, Font size 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, Bold, Centered)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB266F" w:rsidRPr="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="0054592E">
+    <w:p w:rsidR="00DB266F" w:rsidRPr="00D068D8" w:rsidRDefault="00DB266F" w:rsidP="0054592E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB266F">
+      <w:r w:rsidRPr="00D068D8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>First Name Surname¹, First Name Surname², First Name Surname³</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB266F">
+      <w:r w:rsidRPr="00D068D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069390C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069390C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F65677">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D068D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Font </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DB266F">
+        <w:t xml:space="preserve">(First Name and Surname of the authors, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65677" w:rsidRPr="00D068D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arial, Font size </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Font </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D068D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0054592E">
+        <w:t>Arial, Font size 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D068D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, Italicised, C</w:t>
-[...10 lines deleted...]
-        <w:t>entered)</w:t>
+        <w:t>, Italicised, Centered)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DB266F" w:rsidRPr="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00681233">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>¹Affiliation, Department, Institution, City, Country</w:t>
@@ -391,50 +379,61 @@
         </w:rPr>
         <w:t>10, Italicised, C</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entered</w:t>
       </w:r>
       <w:r w:rsidR="00681233">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, line spa</w:t>
       </w:r>
+      <w:r w:rsidR="0069390C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cing 1.15</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB266F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DB266F" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -514,65 +513,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007909EB" w:rsidRDefault="007909EB" w:rsidP="00CA6DF6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB266F" w:rsidRPr="008B4B3B" w:rsidRDefault="008262DE" w:rsidP="00DB266F">
+    <w:p w:rsidR="00DB266F" w:rsidRPr="008B4B3B" w:rsidRDefault="000912F9" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008262DE">
+      <w:r w:rsidRPr="000912F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:476.35pt;height:174.35pt;z-index:251660288;mso-position-horizontal:center;mso-width-relative:margin;mso-height-relative:margin">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="00F65677" w:rsidRPr="002D1FA7" w:rsidRDefault="00F65677" w:rsidP="00F65677">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -3904,226 +3903,238 @@
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DB266F" w:rsidRPr="00AA1ADF" w:rsidRDefault="00DB266F" w:rsidP="00DB266F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004515A0" w:rsidRPr="00AA1ADF" w:rsidRDefault="004515A0" w:rsidP="00DB266F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004515A0" w:rsidRPr="00AA1ADF" w:rsidSect="007E2B87">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+    <w:p w:rsidR="00AD7E34" w:rsidRDefault="00AD7E34" w:rsidP="002E0150">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+    <w:p w:rsidR="00AD7E34" w:rsidRDefault="00AD7E34" w:rsidP="002E0150">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Calligraphy">
     <w:panose1 w:val="03010101010101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bahnschrift Condensed">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00355CB6" w:rsidRDefault="00355CB6">
-[...8 lines deleted...]
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="222600746"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00445D53" w:rsidRPr="00355CB6" w:rsidRDefault="008262DE" w:rsidP="00355CB6">
+      <w:p w:rsidR="00445D53" w:rsidRPr="00355CB6" w:rsidRDefault="000912F9" w:rsidP="00355CB6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:hyperlink r:id="rId1" w:history="1">
-          <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
+          <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="none"/>
             </w:rPr>
             <w:t>www.ethnoenvironjournal.com</w:t>
           </w:r>
         </w:hyperlink>
+        <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">    </w:t>
+        </w:r>
+        <w:r w:rsidR="00445D53" w:rsidRPr="003A22A5">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">    </w:t>
+        </w:r>
         <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">              </w:t>
+          <w:t xml:space="preserve">      </w:t>
         </w:r>
         <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">                   </w:t>
         </w:r>
         <w:r w:rsidR="00600D1F" w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">             </w:t>
         </w:r>
         <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -4135,355 +4146,409 @@
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00355CB6">
+        <w:r w:rsidR="00D85DBC">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00445D53" w:rsidRPr="00355CB6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                              </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00445D53" w:rsidRPr="004515A0" w:rsidRDefault="00445D53" w:rsidP="003C3B43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="222600747"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00AC2F6A" w:rsidRDefault="008262DE" w:rsidP="002C5230">
+      <w:p w:rsidR="00AC2F6A" w:rsidRDefault="00D85DBC" w:rsidP="00D85DBC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="center"/>
         </w:pPr>
+        <w:hyperlink r:id="rId1" w:history="1">
+          <w:r w:rsidRPr="00D068D8">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:u w:val="none"/>
+            </w:rPr>
+            <w:t>www.ethnoenvironjournal.com</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="00D068D8">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">  </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                               </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D068D8">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">  </w:t>
+        </w:r>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="00355CB6">
+          <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00445D53" w:rsidRDefault="00445D53">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+    <w:p w:rsidR="00AD7E34" w:rsidRDefault="00AD7E34" w:rsidP="002E0150">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E2006F" w:rsidRDefault="00E2006F" w:rsidP="002E0150">
+    <w:p w:rsidR="00AD7E34" w:rsidRDefault="00AD7E34" w:rsidP="002E0150">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00C12CBE" w:rsidRDefault="00C12CBE" w:rsidP="00C12CBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00C12CBE" w:rsidRDefault="00C12CBE" w:rsidP="00C12CBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00445D53" w:rsidRDefault="00355CB6" w:rsidP="00355CB6">
+  <w:p w:rsidR="00445D53" w:rsidRPr="00D068D8" w:rsidRDefault="00355CB6" w:rsidP="00D85DBC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidRPr="00D068D8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Author </w:t>
     </w:r>
-    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+    <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> et</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+    <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> al., | J. </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+    <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Ethnobiol</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="00445D53" w:rsidRPr="00DF4220">
+    <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>. Environ. Res., 2026; 1(1): 1-12</w:t>
+      <w:t xml:space="preserve">. Environ. Res., </w:t>
+    </w:r>
+    <w:r w:rsidR="00D85DBC">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2026 (January – June); 1(1): </w:t>
+    </w:r>
+    <w:r w:rsidR="00445D53" w:rsidRPr="00D068D8">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1-12</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="007E2B87" w:rsidRDefault="007E2B87" w:rsidP="007E2B87">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="007E2B87" w:rsidRDefault="007E2B87" w:rsidP="00C12CBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="007E2B87" w:rsidRPr="00DF4220" w:rsidRDefault="007E2B87" w:rsidP="00C12CBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00B551A5" w:rsidRPr="00B551A5" w:rsidRDefault="00600D1F" w:rsidP="00B551A5">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:color w:val="0005CC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B551A5" w:rsidRPr="00B551A5">
       <w:rPr>
         <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1956"/>
       <w:gridCol w:w="7620"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B551A5" w:rsidRPr="001E6266" w:rsidTr="00F21C8F">
+    <w:tr w:rsidR="00B551A5" w:rsidRPr="003A22A5" w:rsidTr="00F21C8F">
       <w:trPr>
         <w:trHeight w:val="1695"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1836" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="00B551A5" w:rsidRDefault="00B551A5" w:rsidP="00B551A5">
           <w:pPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:contextualSpacing/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:color w:val="0005CC"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B551A5">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="0005CC"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
@@ -4505,182 +4570,191 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1099793" cy="1046801"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7740" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="001E6266" w:rsidRPr="00947FF6" w:rsidRDefault="00F21C8F" w:rsidP="001E6266">
+        <w:p w:rsidR="001E6266" w:rsidRPr="003A22A5" w:rsidRDefault="00F21C8F" w:rsidP="001E6266">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="3037"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:contextualSpacing/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:b/>
-              <w:bCs/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001E6266">
+          <w:r w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Bahnschrift Condensed" w:hAnsi="Bahnschrift Condensed"/>
-              <w:bCs/>
+              <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="001E6266" w:rsidRPr="00947FF6">
+          <w:r w:rsidR="001E6266" w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:b/>
-              <w:bCs/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:t>JEER</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B551A5" w:rsidRPr="00355CB6" w:rsidRDefault="001E6266" w:rsidP="00947FF6">
+        <w:p w:rsidR="00B551A5" w:rsidRPr="003A22A5" w:rsidRDefault="001E6266" w:rsidP="00947FF6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="3037"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:contextualSpacing/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00355CB6">
+          <w:r w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Journal of</w:t>
           </w:r>
-          <w:r w:rsidR="00947FF6" w:rsidRPr="00355CB6">
+          <w:r w:rsidR="00947FF6" w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Lucida Calligraphy" w:hAnsi="Lucida Calligraphy"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">                                    </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00FA098A" w:rsidRPr="00355CB6" w:rsidRDefault="00355CB6" w:rsidP="00FA098A">
+        <w:p w:rsidR="00FA098A" w:rsidRPr="003A22A5" w:rsidRDefault="00355CB6" w:rsidP="00FA098A">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:contextualSpacing/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Bahnschrift Condensed" w:hAnsi="Bahnschrift Condensed"/>
               <w:b/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve">    </w:t>
           </w:r>
-          <w:r w:rsidR="00B551A5" w:rsidRPr="00355CB6">
+          <w:r w:rsidR="00B551A5" w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>Ethnobiology and Environmental Research</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00FA098A" w:rsidRDefault="00F21C8F" w:rsidP="00FA098A">
+        <w:p w:rsidR="00FA098A" w:rsidRPr="003A22A5" w:rsidRDefault="00F21C8F" w:rsidP="00FA098A">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:contextualSpacing/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009977AE">
+          <w:r w:rsidRPr="003A22A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B551A5" w:rsidRPr="00FA098A" w:rsidRDefault="00F21C8F" w:rsidP="00FA098A">
+        <w:p w:rsidR="00B551A5" w:rsidRPr="00D068D8" w:rsidRDefault="00D85DBC" w:rsidP="00D85DBC">
           <w:pPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:contextualSpacing/>
-            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:bCs/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009977AE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">   (www.ethnoenvironjournal.com)</w:t>
+            <w:t xml:space="preserve">                      </w:t>
+          </w:r>
+          <w:r w:rsidRPr="009A36DE">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(Vol. 1, Issue No. 1, January – June, 2026)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00F21C8F" w:rsidRPr="00F21C8F" w:rsidRDefault="00600D1F" w:rsidP="00600D1F">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:color w:val="0005CC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:color w:val="0005CC"/>
       </w:rPr>
       <w:softHyphen/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:color w:val="0005CC"/>
@@ -4825,175 +4899,185 @@
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:color w:val="0005CC"/>
       </w:rPr>
       <w:t xml:space="preserve">                     </w:t>
     </w:r>
     <w:r w:rsidR="00F21C8F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:color w:val="0005CC"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                        </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30722"/>
+    <o:shapedefaults v:ext="edit" spidmax="39938"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00473AF0"/>
     <w:rsid w:val="0004134C"/>
     <w:rsid w:val="00046676"/>
     <w:rsid w:val="000907FD"/>
+    <w:rsid w:val="000912F9"/>
     <w:rsid w:val="000A3182"/>
     <w:rsid w:val="000F30D1"/>
     <w:rsid w:val="00130583"/>
     <w:rsid w:val="001C38B5"/>
     <w:rsid w:val="001E2AA9"/>
     <w:rsid w:val="001E6266"/>
     <w:rsid w:val="002740E5"/>
     <w:rsid w:val="002C5230"/>
     <w:rsid w:val="002D0369"/>
     <w:rsid w:val="002D1FA7"/>
     <w:rsid w:val="002D464D"/>
     <w:rsid w:val="002E0150"/>
     <w:rsid w:val="00337E46"/>
     <w:rsid w:val="00346196"/>
     <w:rsid w:val="00355CB6"/>
     <w:rsid w:val="00366777"/>
     <w:rsid w:val="003745CB"/>
+    <w:rsid w:val="003A22A5"/>
     <w:rsid w:val="003C3B43"/>
     <w:rsid w:val="00445D53"/>
     <w:rsid w:val="004515A0"/>
     <w:rsid w:val="004558FB"/>
     <w:rsid w:val="00473AF0"/>
+    <w:rsid w:val="004949C7"/>
     <w:rsid w:val="00497346"/>
     <w:rsid w:val="004A4F3D"/>
     <w:rsid w:val="004C4810"/>
     <w:rsid w:val="004C4D94"/>
     <w:rsid w:val="004C780C"/>
     <w:rsid w:val="0054592E"/>
     <w:rsid w:val="0055659A"/>
     <w:rsid w:val="00581305"/>
     <w:rsid w:val="005866C3"/>
     <w:rsid w:val="005B231C"/>
     <w:rsid w:val="00600D1F"/>
     <w:rsid w:val="00631653"/>
     <w:rsid w:val="0064166F"/>
     <w:rsid w:val="006460D1"/>
     <w:rsid w:val="00661404"/>
     <w:rsid w:val="00681233"/>
+    <w:rsid w:val="0069390C"/>
     <w:rsid w:val="006C56B8"/>
     <w:rsid w:val="006C66C9"/>
     <w:rsid w:val="00785CA9"/>
     <w:rsid w:val="007909EB"/>
     <w:rsid w:val="007A7882"/>
     <w:rsid w:val="007E2B87"/>
     <w:rsid w:val="008262DE"/>
     <w:rsid w:val="00836FCA"/>
     <w:rsid w:val="008571FB"/>
+    <w:rsid w:val="00895CC9"/>
     <w:rsid w:val="008A3366"/>
     <w:rsid w:val="00947FF6"/>
     <w:rsid w:val="00975E67"/>
     <w:rsid w:val="00991270"/>
     <w:rsid w:val="009977AE"/>
     <w:rsid w:val="009A647A"/>
+    <w:rsid w:val="009D1BDA"/>
     <w:rsid w:val="00A17E02"/>
     <w:rsid w:val="00A3013D"/>
     <w:rsid w:val="00A3702E"/>
     <w:rsid w:val="00A37BDB"/>
     <w:rsid w:val="00A76FC9"/>
     <w:rsid w:val="00AA1ADF"/>
     <w:rsid w:val="00AB5540"/>
     <w:rsid w:val="00AC057D"/>
     <w:rsid w:val="00AC2F6A"/>
+    <w:rsid w:val="00AD7E34"/>
     <w:rsid w:val="00B551A5"/>
     <w:rsid w:val="00B62D14"/>
     <w:rsid w:val="00BE3F21"/>
     <w:rsid w:val="00BF5A82"/>
     <w:rsid w:val="00C02CFB"/>
     <w:rsid w:val="00C12CBE"/>
     <w:rsid w:val="00C50FA6"/>
     <w:rsid w:val="00C65168"/>
     <w:rsid w:val="00CA6DF6"/>
     <w:rsid w:val="00CA74D5"/>
     <w:rsid w:val="00CB3780"/>
+    <w:rsid w:val="00D068D8"/>
     <w:rsid w:val="00D112B7"/>
     <w:rsid w:val="00D2778E"/>
+    <w:rsid w:val="00D85DBC"/>
     <w:rsid w:val="00DB266F"/>
     <w:rsid w:val="00DF4220"/>
     <w:rsid w:val="00E2006F"/>
     <w:rsid w:val="00E31C26"/>
     <w:rsid w:val="00E7451A"/>
     <w:rsid w:val="00E76A65"/>
     <w:rsid w:val="00EB0194"/>
     <w:rsid w:val="00EC345E"/>
     <w:rsid w:val="00F030C5"/>
     <w:rsid w:val="00F21C8F"/>
     <w:rsid w:val="00F22C20"/>
+    <w:rsid w:val="00F23437"/>
     <w:rsid w:val="00F55E50"/>
     <w:rsid w:val="00F65677"/>
     <w:rsid w:val="00FA098A"/>
     <w:rsid w:val="00FA241E"/>
     <w:rsid w:val="00FD273B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30722"/>
+    <o:shapedefaults v:ext="edit" spidmax="39938"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5417,58 +5501,62 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IEEEParagraphChar">
     <w:name w:val="IEEE Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IEEEParagraph"/>
     <w:rsid w:val="00DB266F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgeographic.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalgeographic.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethnoenvironjournal.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ethnoenvironjournal.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5716,65 +5804,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>802</Words>
-  <Characters>4573</Characters>
+  <Words>803</Words>
+  <Characters>4581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5365</CharactersWithSpaces>
+  <CharactersWithSpaces>5374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DELL</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>